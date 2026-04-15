--- v0 (2025-11-05)
+++ v1 (2026-04-15)
@@ -230,149 +230,149 @@
     <t>10/09/2021
 R$ 7.840,00</t>
   </si>
   <si>
     <t>10/09/2021 a 31/12/2021</t>
   </si>
   <si>
     <t>214/2021/</t>
   </si>
   <si>
     <t>SECRETARIA MUNICIPAL DE GOVERNO E PLANEJAMENTO DE SÃO JOÃO DO PARAÍSO
 Prestação de serviços no preparo e fornecimento de...</t>
   </si>
   <si>
     <t>MARIA LUIZA PAIVA REGIS
 329.793.391-72</t>
   </si>
   <si>
     <t>10/09/2021
 R$ 17.480,00</t>
   </si>
   <si>
     <t>212/2021/</t>
   </si>
   <si>
+    <t>FUNDO MUNICIPAL DE SAÚDE DE SÃO JOÃO DO PARAÍSO
+Aquisição de Gás GLP 13 kg (recarga), para atender...</t>
+  </si>
+  <si>
+    <t>DISTIMAR COMERCIO E SERVIÇOS EIRELI
+10.779.520/0001-06</t>
+  </si>
+  <si>
+    <t>25/02/2021
+R$ 6.000,00</t>
+  </si>
+  <si>
+    <t>25/02/2021 a 31/12/2021</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE SAÚDE DE SÃO JOÃO DO PARAÍSO
+Aquisição de Combustível óleos lubrificantes e cor...</t>
+  </si>
+  <si>
+    <t>QUEIROZ QUEIROZ NETO LTDA
+13.400.306/0001-87</t>
+  </si>
+  <si>
+    <t>25/02/2021
+R$ 35.615,00</t>
+  </si>
+  <si>
+    <t>FUNDO MUNICIPAL DE SAÚDE DE SÃO JOÃO DO PARAÍSO
+Aquisição de combustível óleos lubrificantes e cor...</t>
+  </si>
+  <si>
+    <t>25/02/2021
+R$ 66.765,00</t>
+  </si>
+  <si>
+    <t>FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL DE SÃO JOÃO DO PARAÍSO
+Aquisição de Combustível óleos lubrificantes e cor...</t>
+  </si>
+  <si>
+    <t>25/02/2021
+R$ 29.510,00</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE GOVERNO E PLANEJAMENTO DE SÃO JOÃO DO PARAÍSO
+Aquisição de Combustível óleos lubrificantes e cor...</t>
+  </si>
+  <si>
+    <t>25/02/2021
+R$ 73.003,00</t>
+  </si>
+  <si>
+    <t>SECRETARIA MUNICIPAL DE TRANSPORTES E INFRAESTRUTURA DE SÃO JOÃO DO PARAÍSO
+Aquisição de Combustível óleos lubrificantes e cor...</t>
+  </si>
+  <si>
+    <t>25/02/2021
+R$ 258.670,00</t>
+  </si>
+  <si>
+    <t>FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA - FUNDEB DE SÃO JOÃO DO PARAÍSO
+Aquisição de Combustíveis óleos lubrificantes e co...</t>
+  </si>
+  <si>
+    <t>25/02/2021
+R$ 19.627,00</t>
+  </si>
+  <si>
+    <t>FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA - FUNDEB DE SÃO JOÃO DO PARAÍSO
+O presente contrato tem por objeto eventual aquisi...</t>
+  </si>
+  <si>
+    <t>25/02/2021
+R$ 30.000,00</t>
+  </si>
+  <si>
+    <t>25/02/2021 a 31/03/2021</t>
+  </si>
+  <si>
     <t>SECRETARIA MUNICIPAL DE TRANSPORTES E INFRAESTRUTURA DE SÃO JOÃO DO PARAÍSO
 Prestação de Serviço de Reforma de Ponte de Madeir...</t>
   </si>
   <si>
     <t>POTENTE MATERIAIS DE CONSTRUCOES E SERVICOS LTDA - ME
 06.325.699/0001-46</t>
   </si>
   <si>
     <t>08/03/2021
 R$ 15.313,00</t>
   </si>
   <si>
     <t>08/03/2021 a 31/12/2021</t>
   </si>
   <si>
     <t>FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL DE SÃO JOÃO DO PARAÍSO
 Aquisição de gás GLP 13 kg (recarga), para atender...</t>
   </si>
   <si>
-    <t>DISTIMAR COMERCIO E SERVIÇOS EIRELI
-[...2 lines deleted...]
-  <si>
     <t>25/02/2021
 R$ 5.000,00</t>
-  </si>
-[...72 lines deleted...]
-R$ 19.627,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -716,489 +716,567 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
+      <c r="A2">
+        <v>26</v>
+      </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
+      <c r="A3">
+        <v>25</v>
+      </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:6">
+      <c r="A4">
+        <v>24</v>
+      </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
+      <c r="A5">
+        <v>23</v>
+      </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
+      <c r="A6">
+        <v>22</v>
+      </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:6">
+      <c r="A7">
+        <v>21</v>
+      </c>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:6">
+      <c r="A8">
+        <v>20</v>
+      </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:6">
+      <c r="A9">
+        <v>19</v>
+      </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>37</v>
       </c>
       <c r="F9" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:6">
+      <c r="A10">
+        <v>18</v>
+      </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>42</v>
       </c>
       <c r="F10" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:6">
+      <c r="A11">
+        <v>17</v>
+      </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>46</v>
       </c>
       <c r="F11" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:6">
+      <c r="A12">
+        <v>16</v>
+      </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>48</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>49</v>
       </c>
       <c r="F12" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:6">
+      <c r="A13">
+        <v>15</v>
+      </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>54</v>
       </c>
       <c r="F13" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:6">
+      <c r="A14">
+        <v>14</v>
+      </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>59</v>
       </c>
       <c r="F14" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:6">
+      <c r="A15">
+        <v>13</v>
+      </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>63</v>
       </c>
       <c r="F15" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:6">
+      <c r="A16">
+        <v>12</v>
+      </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>67</v>
       </c>
       <c r="F16" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:6">
+      <c r="A17">
+        <v>11</v>
+      </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F17" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:6">
+      <c r="A18">
+        <v>10</v>
+      </c>
       <c r="B18" t="s">
         <v>60</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="F18" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:6">
+      <c r="A19">
+        <v>9</v>
+      </c>
       <c r="B19" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="F19" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:6">
+      <c r="A20">
+        <v>8</v>
+      </c>
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F20" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:6">
+      <c r="A21">
+        <v>7</v>
+      </c>
       <c r="B21" t="s">
         <v>60</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="F21" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:6">
+      <c r="A22">
+        <v>6</v>
+      </c>
       <c r="B22" t="s">
         <v>60</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="F22" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:6">
+      <c r="A23">
+        <v>5</v>
+      </c>
       <c r="B23" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E23" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D23" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="1" t="s">
+      <c r="F23" t="s">
         <v>84</v>
       </c>
-      <c r="F23" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="24" spans="1:6">
+      <c r="A24">
+        <v>4</v>
+      </c>
       <c r="B24" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>79</v>
+        <v>61</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="F24" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:6">
+      <c r="A25">
+        <v>3</v>
+      </c>
       <c r="B25" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>77</v>
+        <v>65</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="F25" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:6">
+      <c r="A26">
+        <v>2</v>
+      </c>
       <c r="B26" t="s">
         <v>60</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="F26" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:6">
+      <c r="A27">
+        <v>1</v>
+      </c>
       <c r="B27" t="s">
         <v>60</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>85</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>86</v>
       </c>
       <c r="F27" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">